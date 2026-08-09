--- v0 (2026-04-27)
+++ v1 (2026-08-09)
@@ -22,51 +22,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="262" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -165,122 +165,123 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{7F7669F0-39C7-4A5E-B4A2-A8DA32E5863F}" v="1" dt="2025-04-03T14:56:18.797"/>
+    <p1510:client id="{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}" v="4" dt="2026-05-22T15:08:34.155"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="668" y="36"/>
+        <p:origin x="84" y="292"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Rupa Kotak" userId="5d615efb-509b-49e0-9a40-3d8325b99017" providerId="ADAL" clId="{7F7669F0-39C7-4A5E-B4A2-A8DA32E5863F}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Rupa Kotak" userId="5d615efb-509b-49e0-9a40-3d8325b99017" providerId="ADAL" clId="{7F7669F0-39C7-4A5E-B4A2-A8DA32E5863F}" dt="2025-04-03T14:56:32.678" v="2" actId="1076"/>
+    <pc:chgData name="Rupa Kotak" userId="S::rupa.kotak@biochemistry.org::5d615efb-509b-49e0-9a40-3d8325b99017" providerId="AD" clId="Web-{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Rupa Kotak" userId="S::rupa.kotak@biochemistry.org::5d615efb-509b-49e0-9a40-3d8325b99017" providerId="AD" clId="Web-{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}" dt="2026-05-22T15:08:33.279" v="2"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Rupa Kotak" userId="5d615efb-509b-49e0-9a40-3d8325b99017" providerId="ADAL" clId="{7F7669F0-39C7-4A5E-B4A2-A8DA32E5863F}" dt="2025-04-03T14:56:19.962" v="1" actId="47"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Rupa Kotak" userId="S::rupa.kotak@biochemistry.org::5d615efb-509b-49e0-9a40-3d8325b99017" providerId="AD" clId="Web-{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}" dt="2026-05-22T15:08:33.279" v="2"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3804080256" sldId="261"/>
+          <pc:sldMk cId="144268826" sldId="256"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...7 lines deleted...]
-          <ac:chgData name="Rupa Kotak" userId="5d615efb-509b-49e0-9a40-3d8325b99017" providerId="ADAL" clId="{7F7669F0-39C7-4A5E-B4A2-A8DA32E5863F}" dt="2025-04-03T14:56:32.678" v="2" actId="1076"/>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Rupa Kotak" userId="S::rupa.kotak@biochemistry.org::5d615efb-509b-49e0-9a40-3d8325b99017" providerId="AD" clId="Web-{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}" dt="2026-05-22T15:08:33.279" v="2"/>
           <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="133810899" sldId="262"/>
-            <ac:picMk id="5" creationId="{DCD8B87D-452C-6458-EFD1-DAC854535759}"/>
+            <pc:sldMk cId="144268826" sldId="256"/>
+            <ac:picMk id="4" creationId="{BA570517-B7F8-78C7-4F16-E03C58DCD367}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del mod">
+          <ac:chgData name="Rupa Kotak" userId="S::rupa.kotak@biochemistry.org::5d615efb-509b-49e0-9a40-3d8325b99017" providerId="AD" clId="Web-{839E31EF-18A2-E9C6-A8C0-2F5BBDFD2891}" dt="2026-05-22T15:07:59.872" v="1"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="144268826" sldId="256"/>
+            <ac:picMk id="5" creationId="{EB8DB7AA-1D4E-F81C-C495-5A08002664F5}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -311,89 +312,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F02DD0B5-A0ED-C553-31F6-195381D2B169}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80AD17AD-3A6A-0EB1-C80E-E6E237E4DA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B78EDFC-A25D-EEDD-5860-3485BFDA3962}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03DEC80C-1C3B-E701-9E3E-35B2D4A7A267}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -420,193 +421,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78DDF6B2-DB4F-999B-CB5B-26A394CA962C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF72236-3D88-4847-2F71-940C9FE25D56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A56B7F1-2B6D-C765-52DD-3D1844404F2E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4651A8-F8ED-AF4D-1381-480A72320199}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B486761-1191-0C97-8678-3F5937F85BAB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9413893-F63E-92D8-A4FF-CF386C2D2CEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2493062703"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4038657359"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8734C87-B8E7-8E5E-DF63-612A6E71F3FE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF0A8BC-672A-60F8-0D38-ECD433EE1DC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFF1A4BD-AFF5-52B6-88F8-221859876477}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7602C70B-5300-9815-DFBE-4A42A156284D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -620,198 +621,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B165F8F5-D992-25F2-F2D0-AABADB111161}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0858FA-3D33-6060-BB9D-D9B7E190A772}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1250529C-BF4A-61AF-3B71-7747A3CBB6EE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4E01C62-B108-543D-3639-DB46A27E016F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F03D0359-EBAC-AE24-2649-4D46E5918354}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27D4BDC3-EE78-26CE-A03C-DCD9AAD63697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1840747799"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="407274410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{797E0895-4A73-8E6D-A837-6E40EC43C311}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DD8C23A-1F27-1B88-95C6-C2EECBB7F5AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B237375-3EE5-2238-6832-4E32B31548DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D0824DA-42D5-B591-C2F8-3EAAE2067C61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -830,193 +831,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17741A38-5A73-1573-BA4D-03F155B7EAF9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C047B01F-3804-D736-6127-044CEDF71686}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{883AD82C-BEE6-5219-2CBC-E5FB67CE3142}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E1E39AD-E039-8E66-6189-A0BFA2C776B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E3A239A-A066-5AE2-BDCD-F6519754751A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6177D8D6-F4A7-D7D0-D280-9FDB6D84A88A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4120632428"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2094587745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D799E0A-B933-6B9C-FC04-2F7B3A2BB2D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E37F11-0F11-A867-9CF4-0D5D810605CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EE0E3C-0BBC-65B5-A007-4E8BB48FD28E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A593457-C34F-40A0-B740-483191D7FF2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -1030,202 +1031,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{349258AF-05E9-E429-B51C-253EAB808F37}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6430559-F357-8FE9-172A-5188322935B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F88802EC-D536-D13E-2239-2E2DE8A80B64}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE6D2F2F-FC4F-AE0A-87DD-E2F1448610E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{893CCEB4-72A4-9558-C0AC-F3E373060543}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99BAE26B-6F33-1A2A-E6BC-13B7557EC2DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1806464096"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3532365705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1816791C-4D97-38AB-5020-45DA83493403}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7D6E3D-A57D-D065-8B51-FC4B19420F9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EABC33D-1554-480E-A1F9-3E1C24AFD317}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01BC6059-63FD-0742-7651-3AFCC3676585}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1306,193 +1307,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B5CFD1D-A76C-88BA-61B2-6192CE68F898}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8EC688B-C0B5-E180-AEE8-83C9FE6404DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8D6A60-65CC-EA69-C08A-01823AF6C276}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C48A936-0F21-B86B-5220-8388BBC8C8F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E11AEF3-7076-BF12-4C7E-8A891D83F052}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BD669E-CA12-9D83-D562-0CA9FB25DA24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2686364347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3272590912"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96A6CA76-BA30-12FB-EA91-09F6934D8097}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{734809B4-372B-B42D-F7C4-60E3B255217D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07D422F6-2A04-CA24-E698-C7A400F32441}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B36D6C65-806B-EFF5-8AEA-D18C2755AC6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1511,51 +1512,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA9E6BF8-F375-664C-8771-6827E7828905}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FAC1335-DABD-AC5C-D9C3-5785DE977AA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1574,198 +1575,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880EE932-6ECC-DCC3-AF19-76887EE4F876}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7209D5C8-E8CF-6392-5E90-7B7305236BBB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D10B07B5-DDD9-95E3-FB0E-FDCE6BF40B93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEFCF44D-3489-F132-91C7-E5EDB1A0B56E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC61613-3BB3-3927-E416-4A2A887C59CB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63473381-977D-3E45-4180-FCAC2F6CFFB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="656313012"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1692522592"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D67A9987-2024-408C-0390-ECD4E6903429}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85F928E2-252D-E151-C474-74B49B80DB5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CE24A7D-2F76-76D5-39E3-384C87ADB6BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DEA6CB8-5220-9004-36CD-950E11C12587}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1792,51 +1793,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1B4A44-AE2E-FFE7-64A4-4C8E7A179DE2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE0253F6-FBD0-8E62-8640-FDE3ABC039AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1855,51 +1856,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7BCAC39-D095-A111-D400-C8547DAF30BA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0824D38-3E34-A3F8-198B-3CA1CE8ED851}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1926,51 +1927,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{264EA4B9-C760-66E3-A1E0-78F61C81608C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE555F3-69CE-96C3-F90A-58C58232F7AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1989,457 +1990,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90320BAC-8E44-71AB-F059-06C38DB33425}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A45B31BB-AAA5-3508-CC33-1AD214617A95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{697E1AAE-37C5-DFD1-735A-ED397483C374}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{059D56A7-BC0F-80D5-4733-A498EBE942A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B0AD76-3D4E-26A4-D481-89FEF486797B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{754A24FB-1678-BBBD-287A-51328D202FD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1063969080"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3185218830"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{006B8E3C-00FE-B89B-8A79-FCA5345A2131}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E6212E6-E4D0-E7D8-1964-128C2BCBC1EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7586601-9628-32E3-71BC-55FAD4351626}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205D1001-5FF5-737B-51D4-79983ED08F3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607C302F-F8C2-F6A5-3AC1-204EF0E2A6BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40ABAF5C-2AD8-1D67-A214-7B36DCAB6A4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A49C0B07-1418-9D2D-D55D-6700DD50C4FB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9407238B-87EA-C878-95D5-EBF52CFA6DFE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364727861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="406833173"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12FD7BB2-0630-5D4A-9AB5-CC92BC420B9B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{605E3DA3-BC94-304C-A6B6-C9880E749F86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36061F5-D425-C5A0-7E31-0E652CF6A763}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C62713-EC21-AD4B-42C0-3C6B0215FB07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08A16BD9-6106-A342-F9B1-40DF9AC26ED6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A238A74-76D5-F3AF-C882-52725B48C474}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4016483542"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3512115828"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00DA966E-EC31-6408-745D-92E849C897F7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D297470-F089-6279-C4DA-CB1DAB67D6EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AD17AD-C872-3852-D299-2229D550E7AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0D4776-7B78-34FC-D242-73567132107A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2486,51 +2487,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D53A938-A87D-488C-3304-2388B0095A15}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C5D8E8-CE48-8D30-2663-83B667D0EA2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2557,202 +2558,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8AA185-C4D5-F2CE-F9FB-10AB9E68618D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C202FE95-E5D8-D124-3117-06DD08FBD34E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43E95A3-7BF6-BB8E-621C-3E2D949A79AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB2D30E-92B2-0427-0249-260B8B26D72D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{349DF508-04A0-01E2-FB34-93112865FF07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B437A237-CD87-AD77-2566-F581182FF388}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4046580434"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="195920971"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82AA670D-FA1B-E69A-075B-C6C27F3AFD02}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B9DF6D8-D80C-E32C-ACA2-79874C267E0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB937733-F94F-0A3A-101E-0F402B71C585}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F96242-7476-AAF0-2EB8-A8C3051315CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2775,51 +2776,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E277835E-ED2C-2910-6E8E-A82DB05A035B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87341F1C-391B-DED9-D0E0-DFDA839B46B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2846,212 +2847,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91DB4E07-61AF-3A3E-1DC3-F6F0C4EEF740}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5225118-1C37-EDA5-A383-59177151DDB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C8FC559-E279-FFC0-6868-25609BB62FAE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EF69C78-E0A2-4246-ACF1-A6392D588B8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40FFBDEA-F058-3786-E861-0B4AFF0F5B22}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C466B009-3F13-D60E-EB40-38BE1BCF2F61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2833900423"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4215770539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82C7996-1974-4C10-E6D0-378FA976CA35}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF7844E-ABB2-A3F2-38A3-95D12A6FCCE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466E5775-B483-CC0A-CCC6-5436A722B907}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16908598-0916-5176-744F-DA2FDE60FAC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3075,186 +3076,186 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC8B111A-2575-C0A5-C4C2-E5D1A7919910}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6625D85-591D-1DA1-AD93-E689C0F69C25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{253FE984-B46C-4C93-BD84-988D796623B4}" type="datetimeFigureOut">
+            <a:fld id="{41BC1781-9BA5-4516-8230-813E56377BA3}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>22/05/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CB077F-1427-95E7-07F8-F2220ECEC773}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6AC7259-21C2-02D2-4D14-0E026D3D70E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FB3D8F4-526E-4CB4-AFE8-3A9DBC820100}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA818706-A23F-A6AC-82DB-607FEA1E78FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9427CDD5-E679-4BED-BBB9-1925D228DE17}" type="slidenum">
+            <a:fld id="{3A82D617-5B3A-4D8E-B5DA-630E8ED9ABD6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2817068440"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1478396444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3512,154 +3513,154 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDAEBFF2-2BDE-9D51-8967-0139DFD461A9}"/>
-[...7 lines deleted...]
-            <p:ph type="title"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3375551-4452-391D-DDB0-02C55A892EFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...10 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100FABB3-F688-B72D-A962-69B526748C00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836D12C0-5725-EB39-2500-3C16489A5751}"/>
+          <p:cNvPr id="4" name="Picture 3" descr="A blue and white website with text and images&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA570517-B7F8-78C7-4F16-E03C58DCD367}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7354"/>
-            <a:ext cx="12192000" cy="6843292"/>
+            <a:off x="0" y="1390"/>
+            <a:ext cx="12192000" cy="6855220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="133810899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="144268826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3953,52 +3954,66 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2891dec20fd37f837d1d0c5c0343c637">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37a072a0986fbab060ade19c7b72e7c4" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="5bfc1006-60fa-4458-b45e-a375c481069e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5bfc1006-60fa-4458-b45e-a375c481069e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e63cdf6e-e8cf-4958-aa36-db5be9417532" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2047fb4b56f872f76bde2d0e0ebdbdc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaa82687ce1ec27629f9134321c68495" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
     <xsd:import namespace="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -4256,136 +4271,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF90B02-405C-4827-AF58-B71536D9810A}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0E4D17-2589-466C-A750-5EE825C805C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728CB6A6-EF93-4941-B69F-0C69BA48AEBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <ds:schemaRef ds:uri="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D472678D-AEB1-448D-8591-79A2C6E8C81E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
+    <ds:schemaRef ds:uri="5bfc1006-60fa-4458-b45e-a375c481069e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39F1B6AF-C1CB-4A20-8D23-EA3C2DC583BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC075315-B067-485A-B3C3-6D224537B500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rupa Kotak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">