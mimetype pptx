--- v0 (2026-04-27)
+++ v1 (2026-08-09)
@@ -1,72 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -145,166 +143,87 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="84" y="186"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:gridSpacing cx="76200" cy="76200"/>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...83 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -329,89 +248,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8704A798-17F6-B488-A597-B5FE9805AC58}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5197B0D9-AC9F-0401-FD3A-0F3107174812}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60B060B0-7E25-7460-A80E-8E41725BDFED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F129CCAD-EA44-4AF3-2462-A13C764EC3EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -438,193 +357,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F52A91-ECB7-674A-BFA7-BDE12696C8C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AF1C7F1-D911-81B7-6CA5-760C218A8722}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20569A27-C008-256B-24CA-57A55EA2DDF5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790D9CB6-B9D3-E502-C18B-6C8B081FCB1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82C95343-F223-91F3-1E50-B81CC87E4A97}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6DB3819-7779-73DD-1967-72B51BC5A226}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4218885568"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982233097"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC6C289-659B-33F9-9A4C-8AF97BE61F2C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E1BF2B6-0DF0-C7B2-4668-74259F77C742}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607D8DD7-35A5-41BE-3E79-CE0D8A7F40FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1271BC37-A73E-8A38-191F-94E6A7AF8863}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -638,198 +557,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{208247AC-2432-3FF9-191C-4B151E66F729}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79FA3924-4BF4-9F6C-6F26-9067F14460ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A516299D-24D5-AB25-C6F4-803ACC05B2B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DCC4E06-3E8B-32AF-CA5A-D55723D85CF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E881D2-2AB1-8D69-1FB3-264478DE038B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4E16C0F-280A-8494-01F9-F67746C3D429}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1689745149"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771194487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C00EECB4-54D6-275D-A3A1-553ACBCB66C5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5A81D0-5A05-4724-B869-171C71842EB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C48885B0-E582-B76F-A7AA-F04B6BC5E4B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B72935-2FCF-C00C-5869-9944DF2D9ACF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -848,193 +767,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E64C11-C2C9-1DDC-6B58-74C04253AC62}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5403840-06D0-2AAB-33AF-B630EFF78F50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA62B74B-61D3-0DDA-6457-BE37215CC5AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAA02E36-4FCF-46F2-0626-2C0920184A5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0A6D30-D119-06E1-C430-BCFC8C60995E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{291C12E5-12CA-8639-0C22-CE6035CA6E9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="310837124"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3765003977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A3198C1-AA95-0A4A-45BD-EEFA4E61EB48}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED5411E8-68A0-6ECB-E746-41D37824FA70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{389F98C8-3EF9-52D9-A7F5-255D507FD9BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF39F310-D25C-BD2A-8066-11B84BA87561}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -1048,202 +967,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F514C1E-A0F3-0780-06F5-B4535F7E050C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49C7E376-C3AA-A3BA-CFE0-F61EAA3A424A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DA71598-0810-DCEF-54E9-6CBD64EA4877}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1651ACB-D365-4C16-4CC9-F1C1FCA9E359}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3876A320-98BA-6EC3-5A99-D2E4C3FB0520}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E5F6D81-5188-6A82-74A5-19CCA006B383}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1261012878"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="501885654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FC2068-A5DC-83ED-DB38-A887559472D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97172A12-9AC2-0561-2209-B35091685F20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03060DC6-2652-DE70-2161-F66968F70616}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{409AA7D8-3EFF-52F0-60FD-7481D54F57D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1324,193 +1243,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96731E1-B715-64C0-BC99-2FE9CD1E5E09}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E4AE40D-0930-B77B-42BC-FEB118A37481}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E391C767-4D51-D249-3C3D-6E313CFB8270}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D907A868-7A4E-5703-6DF5-AAE1160FD91A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD629CC-2BFF-2370-D9DE-B4936DBC2465}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14B497D7-5AD2-9B2B-3BE3-6708833EF5DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3328316292"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4027109714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E1D11D1-296B-0781-EE4C-14920C4E43F3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79F86D23-27F1-6D40-C644-A462B47FDB08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF94CFFF-456E-36F3-43E5-0CF6324C7A59}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F8D09CE-2413-9CB1-AE6B-D17DC4E994BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1529,51 +1448,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EA33C0E-55F0-E696-2936-4BD687A6434E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31F2734F-F599-921A-969C-E24DD6275C79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1592,198 +1511,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F419D4-DCEC-B64A-9AA2-289B95534A0A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB08262-86E2-3D22-833B-BBB573613024}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0DFD0F7-0664-6EA6-2A67-61520A909A5D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2577646-1AEE-D36A-F48C-3F5CAD1B0256}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353F685A-6A95-C9AD-BC1B-19E44E32F325}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9EF3F16-321B-57E4-29E8-AF31AEFE8819}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3555443582"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3932167922"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2331D6B-36F1-BB48-E2F4-7CB415001E41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E5F929-B351-7245-20F0-C1CF04C9633B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{883E172C-5DC4-E595-5BEA-E00E8275410C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D26599-66EE-472C-276C-0C99559CD0E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1810,51 +1729,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D7DAA32-6BE1-BD66-19D2-699064D5CBBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636B610E-51CB-E206-2854-130AE33164C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1873,51 +1792,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01E26A62-687E-3457-47D0-7777B0A7E16C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDF4B1B-8FC2-05F4-3B31-ECBE2B9C88EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1944,51 +1863,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F395EA6-AF46-2FEF-B15D-70EBD8270F1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{365F8998-F336-F564-F25C-BF279FFEB149}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -2007,457 +1926,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DFAC79B-E8B6-405D-E6B4-CECC4DAC1734}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8B3A67-B4EC-B329-9D85-02153FC77F72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58DCE895-B48D-AA44-80B8-1C0601FAF897}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0E85CE-8C88-5C2A-55BC-CDCDC1E951EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74EE2EA5-4AD9-49AC-EF7C-9C4D2C9BAB79}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D693567F-C99A-B248-BD97-8F0DA715FE06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1772888497"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1817499055"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCFD56AA-0FAE-5628-C262-C166D1EF1F11}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6647C4AC-77FA-02E9-661E-9A835B2783CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC742394-1507-1BAC-122C-328CFB9B3501}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216F890C-26C8-C3E0-BB9C-7B20D1DD6F1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{166A06D6-4802-B11D-C84F-CE1C9764DEA1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAFAFA9A-2491-5CF9-9058-17D51019965A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21A8AB8A-9FE6-36B7-4399-A22D9C90CE5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03386191-EA45-91E0-62BC-D70F7BB74AAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="706554307"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2753622305"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8803D3A-FD14-7488-02B6-E13BCE37C4C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DB83DE0-CF6A-5F14-842E-94593D28DDBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0559A01F-4E71-D728-C445-F7041B06D72E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70528E44-03CE-ABAD-D34F-B06CAF61507D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ADDC370-8F02-BE4A-7406-981E8CF62870}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F62BA18B-4CB9-C19C-BCF1-A268ED95E347}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="252239024"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="577638593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2265F2F-ED81-3D2B-588E-8B327E561BE8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{511FC859-BB8C-F91F-4BA1-F5D1FB1B299B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A7E5053-D04F-4EF5-F038-79BF6FBAAB41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2192FB3A-5BF9-2B9C-F7F0-958285A6A8A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2504,51 +2423,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B897F00E-0BCB-F576-5938-34B2C2BE8C58}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AAF428E-ED73-C407-FD53-AAC8F062A0E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2575,202 +2494,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56D6D861-4676-2DBD-38FB-206DBE04DE2A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B7EEFE-6CA1-E096-7D78-1B716C9F5C25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05F5BD64-D110-BEBF-4772-AE7C3E978D0B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CEDADD9-7CBF-9F98-3482-2F9A41203482}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F337F929-21AB-C95E-7565-5B73A94AE1DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E6F86BE-569A-4767-2641-0BCAE6251D37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1874404152"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2312873346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05DE0710-194F-F6DF-8FFF-FFD82908D842}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD311C46-0D0F-4325-DA01-3AE226D48D96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BF4E025-CFA8-22EE-7471-9252102C3B22}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3D8DEB-C157-0AE1-E69C-C0122ECCE188}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2793,51 +2712,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E608BA4-3305-CD94-BD8E-76BB7675D7CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59E6972-C169-6138-694C-2FC8114B7F33}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2864,212 +2783,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4047174C-3EA4-D30C-EF40-0C53C8073D44}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4505E3C-7170-2EC0-1619-D42C22FBB173}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F53E396-B95B-074B-0FD8-57B99F233D10}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5924FCF5-CE36-6365-4A55-71741F796E9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDF475EC-7C7B-2E6F-0924-A572D12412C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E893108F-AFCE-547E-E397-9277936290F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194892431"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="157767244"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98CBB5C4-5483-2E70-BB2F-93FC91277725}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8685722-DFF0-6F3E-4E00-A89B6B8F513C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A2CD09-5754-1342-212F-A645F01921D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F64417B1-5D28-7978-36BA-9BB0BE2916BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3093,186 +3012,186 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F744739-CD82-7415-D080-76C1390F969A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B4E92E-82A9-697D-5719-164B2E1BEC0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{D650B585-D11D-4963-9BEC-6DAEAC3F160F}" type="datetimeFigureOut">
+            <a:fld id="{2F12C3A5-7FC0-4DE5-8BBF-D77D35317CA7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6973D83A-14CE-FFFB-2649-8529AF46F279}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7DE6D17-6113-6942-7A01-F60A233E8F37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5BCB40C-AC48-55E4-8D1C-46E4EDDD95A5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{820A9E2E-A892-CA5B-6FFF-16C579C2F7FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2897948A-9B97-4998-8652-6A6901AFCB48}" type="slidenum">
+            <a:fld id="{AE7FBAB7-BDC7-442A-8135-E6734E470BF6}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3335226646"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3907226634"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3555,129 +3474,129 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FA9E0A-6ECA-067A-FD4C-1542E69AACD1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{907952D8-83E1-2FFE-4C71-73CBAF627690}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CBC87E8-7BE3-67D6-26EE-E2E33F1ED9EA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DAC618E-21D4-403B-DA71-D9B86505A1D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FC8381F-7ABC-C08B-9DA9-8F0087A12DC7}"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E7AD694-4D01-460B-BFA2-2B9A0D2659EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="706" y="0"/>
-            <a:ext cx="12190588" cy="6858000"/>
+            <a:off x="0" y="1390"/>
+            <a:ext cx="12192000" cy="6855220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2727967227"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="45198975"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3971,52 +3890,52 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2891dec20fd37f837d1d0c5c0343c637">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37a072a0986fbab060ade19c7b72e7c4" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2047fb4b56f872f76bde2d0e0ebdbdc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaa82687ce1ec27629f9134321c68495" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
     <xsd:import namespace="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -4275,129 +4194,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="5bfc1006-60fa-4458-b45e-a375c481069e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5bfc1006-60fa-4458-b45e-a375c481069e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e63cdf6e-e8cf-4958-aa36-db5be9417532" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7EBC12-330E-4F47-8EE8-CAD0C4A12FA8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{422ADA5F-6E4B-423D-B0E3-D9B3BC329173}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23DF829C-7522-49DA-ABA9-4C2450227324}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2624DFDF-2E27-497D-84BA-3E3DE9E63A5E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B8EF21E-894F-4436-8533-7DBAFA4E6F98}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45570D05-5910-4260-AB41-DF59886A8E76}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rupa Kotak</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C53EF7666D88B742A829707A2A6D6726</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>