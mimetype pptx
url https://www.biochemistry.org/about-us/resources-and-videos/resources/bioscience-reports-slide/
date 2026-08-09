--- v0 (2026-04-27)
+++ v1 (2026-08-09)
@@ -1,71 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -130,155 +129,101 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="668" y="36"/>
+        <p:origin x="84" y="186"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...36 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -303,89 +248,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C1846B6-47E3-F4AE-25DC-2117780A160E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7A07E58-9F98-14E4-073C-2D92E0F58B59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BA34CE6-4B40-629D-96C3-94559F35186F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A378362-4F9A-1312-F03F-8AF7B661D684}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -412,193 +357,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1FE66AF-EE90-2715-83EC-F45569B4B795}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F140BDC5-6967-6483-F4A5-E94F43E14E6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51CE12DA-3100-579E-FC34-2A9FAD761319}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127AEE45-7B07-8A27-DF26-BCBABB8BC592}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35E96BE-B860-342F-84E1-D69DA9E8C9DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27C10B29-9747-C421-C0CC-1719D7600504}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972190857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3581323764"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A11E20C4-0CE8-DC4F-B241-2A796BD92E35}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507D6122-8664-ED3F-1DAA-D941D2B54B0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FF76416-DCFD-AEAD-6277-719FCCCE9B9E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB3D9FDE-7D8B-7BF4-4DF3-F3966191830D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -612,198 +557,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7439BB3D-BE56-9441-39C6-3C083854AC62}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40091195-5BEC-F9FE-F589-9BE38E337DB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41C6CAAE-063C-F3A7-A9EF-169AF776022A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1FE6F1-6366-CB3D-9A0B-C8EDC517BFBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB3C717-CB71-5276-BBB3-771D82A2C293}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B8B6E2C-F7DC-9B8B-42AC-48D28BC49076}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448238630"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2136265500"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E4B2CD6-D0A2-0CA0-BB59-6BD21CCE4F40}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB2334DC-784E-58B0-FD10-E498C0E65458}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52FE5D8-02E2-FCDC-7771-F564EEE7F67B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A63ED2C-B3F8-845D-3508-077F2BE021E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -822,193 +767,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8C599E-AB8B-5AC1-A2AD-6C83C8157505}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B299E18-DD91-96DC-F577-2603CA5AC25F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A3A8CC3-97C1-E93A-1DA8-B08DBDA79445}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A95A525-BF1B-B11B-9609-137DF8CD5C34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6DEBA72-4F48-CA31-F64D-39BBD5B74A1A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66845382-F2EF-8D73-73AD-D34662963A11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="937346045"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1017238007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A9DD0F-8657-06CB-8073-BFD7B9C30462}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33EE2FC3-81A5-BA38-E7A4-6049829292C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F52ECA8-A3BB-CAB6-4740-89B7C8938C7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEACEC3E-3891-09F4-B744-6E702B770197}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -1022,202 +967,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEAB5397-E1EE-1A7F-A475-081D775062E0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37983E3F-630D-AD04-70B1-28B1EF600DD0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08461A8D-8C75-5D54-3651-53E0E8BE1F37}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36AEB00-697D-10EC-2B3B-AE76E9BFC6D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2022AE98-1012-4B03-5B18-01E365EFDD3A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70875E59-E2A8-22D8-A32E-7B4C9CAD6860}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1215602865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3716004172"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E47BA417-E334-79AE-F902-E90908947DF7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{599F2E1E-3D34-83DF-040B-67E763EE8674}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29075582-80A1-6B60-0ED9-3F5D94D61DBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6FC508-1B03-B6C6-B4EC-DC121CB2DFF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1298,193 +1243,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD91EFFE-8C01-7FBC-2F90-C6BA9FDA6F42}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A1A36FA-646B-AA5D-C312-1146D2D0207C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFF1FD0A-CE02-48D8-1EE3-220BF65F1CCE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D348F1D3-5458-1450-7EF2-10869C827496}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D99DFB5F-477F-C02C-960F-393BFDD04E34}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9F4E6C6-7F62-4388-C43E-20CFFB636C95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="635605365"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1990650810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E13299-CDE6-3B07-4C47-2A015CF2078B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27E89CEB-D818-CADC-C9B1-B521EF0C5B15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB51F14F-BDB1-0F59-7129-235C41E85BBA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FADAB048-3949-7582-81E9-643C79A4CF22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1503,51 +1448,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33657411-DC7F-3272-5576-169F62983AEA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18BE0BA7-7436-27C0-5889-B77A2F493E8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1566,198 +1511,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1BBFE38-6E94-33AD-78FF-612588A85A75}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{598D5339-F4F0-8A47-123D-716C64F7FECF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{311C7B78-62BE-1B32-14CD-E666FC6D232A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6939147B-EC42-3777-FA68-3685C66D2F19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8D5A2F-582B-961D-D949-FE54D1589DE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F625F84-6534-9465-0346-273E7EDF5BA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1695889027"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3403744515"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{009D09A1-12E8-D2B5-AD0B-7F511849FC2D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36CEB5F9-653D-C388-C1D0-CBAA047245F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2673D908-FCB5-94CB-845C-113551E9F09C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{171B8BDA-AE9C-2FBB-F04F-FEEEAD199C3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1784,51 +1729,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5AA10DE-F9A9-DEA3-B0BA-BFD708E67BCD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216B83BE-812D-CB34-5BDA-4D498C17A8A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1847,51 +1792,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52D1A782-7097-6E7B-CB9F-05B0A818450F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9595E964-D720-8182-9DBA-7B1F60261AEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1918,51 +1863,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D35A455-9316-A823-0A09-7C5CF400BEE8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C8B8A3F-D257-EECF-3D1F-01E8D8065679}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1981,457 +1926,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037D9B79-145F-6F2C-2B73-5251DAD4D517}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0FCF12-76A2-D263-2E54-A48113334DFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9351A772-3D61-1111-E718-D0E53ADFE727}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D100298-F191-C2B9-947C-A3C5720B61F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCC21E5F-3EF7-5F93-F713-21126004E64D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EAA173B-DD15-6050-3AF4-69A880DFBA0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3174433089"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329366586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105F115C-C093-0411-AAD5-3DAB42DAEFF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A59F1A2-021B-868E-F793-385649FA47A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17E3BF2A-2EC5-A555-4780-32680E6481E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B3CD73-A748-2D1D-03D3-ADB556480394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C1D1632-6C0E-5142-F425-35A820FEF36D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0691500B-6A89-7ABD-5B9C-DFA67B653C85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF34255-0F88-05B8-03E1-B083E5242E9B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36F3DF8C-5FB1-BD1F-E35C-27AEE9A72D86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4071538392"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757906446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F780A8-8B9F-2ACD-06A6-D35CA583DBC3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{487427FC-3968-30DA-A191-C6EFF818D677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5B706DD-E106-C07A-5A13-E6A84B6B7338}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FBE5D86-D132-9AC2-27C8-26EB14A12E90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FD5012-45AA-A179-F1CD-D1BEF844ADEA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C2E8CCA-2A28-C008-C075-20E163D9CCC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2071147144"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="716831989"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10851EC7-7C2E-A674-0557-F810CB3B5762}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4024CC1A-7640-ECBD-8DEA-7B79E57D8C58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FC4FA8F-C199-36F3-CAC6-A9E62A6D6B31}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{462B37A2-81FB-60EB-3E20-B6AB3AC899FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2478,51 +2423,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC5D2143-78A7-3C01-FA98-CC9DB0A0E5F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D2DDAB-A45B-87BB-AEB7-432090C7C295}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2549,202 +2494,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{325C527F-BD72-DC8A-E552-8C5EDCE1FEED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9B7F3C8-302B-9EC3-CE23-5A5465E0C841}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8804023F-8EFD-AF62-431F-1DC98753ABFE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA975535-8C7F-F70A-2801-3FF77E10D90E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB42601C-B9F6-E378-E9D6-32091AC70766}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5DC9C47-E671-FF2A-39E5-933AE4BBC4EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3187977349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="961770199"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B92ABD9-3142-0FC4-FAA4-33B4F3084E53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A7F258-DE08-49F5-123B-C6409508EDA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{346AFDDC-F988-66B8-FED9-9417A013F090}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE5DDEF-F878-A985-1C06-CF396294E320}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2767,51 +2712,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E69F6256-2A51-5EDD-6252-BC6DD452D088}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE329AF-9A82-B371-6117-4F695A55F0F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2838,212 +2783,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0C51AD-AF39-5B91-3EF7-CAA5EB76C9CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE19A23-2E58-2F3F-284D-61AF03D528C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3DB2C8-1FAA-3240-2748-7E76A41332EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8315A4F-D1A1-39E3-A509-DAA3FA574CE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A425966C-CCA6-19D9-D3C2-E007BF50696F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AB7DC7E-9E50-C92E-A350-D57F7E6C380D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1471602558"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3829931272"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD30A7C-D9D8-0398-3E31-6D1944B6F65B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AD35E6-A144-0A1D-4F28-CADA93A22070}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C804B11-716F-6680-5224-8CCB0757D74F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF69848F-F606-0061-C41E-836ED02241DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3067,186 +3012,186 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED2A99E-8FB1-83A6-0D5D-DFEFEE404FB0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD31A00A-E60A-4D29-5757-8F3E8E703655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{26F2F49D-9DBC-43DE-84DE-BC830721D906}" type="datetimeFigureOut">
+            <a:fld id="{7A55B8B0-6707-4799-81C5-E69C002435A0}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB34B863-410B-176C-4E03-1E8246103302}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86EA9530-BD73-699A-66BC-AEFBA217936C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE4126A-A989-7375-35F9-D262B1FC16B2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9152F0B1-B9E6-0420-09A1-35A9BE5402A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9A1A448E-8EFE-444B-83EF-5021D42E50F7}" type="slidenum">
+            <a:fld id="{50E51AD3-9B53-4DAA-BEA0-DB8F8D876B06}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3679809607"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1426829155"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3504,154 +3449,154 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DED53E9-A44E-6350-CA19-2BDB2503847A}"/>
-[...7 lines deleted...]
-            <p:ph type="title"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F872E4A3-678A-6254-444B-908EC25C7EA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...10 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3DDE2BD-DB36-4740-7A09-51E80FBF0792}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E850C9A1-61A6-7E42-5658-3F982327B7FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A21D54-A8AA-FAF2-7665-805D91E8891C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5568"/>
-            <a:ext cx="12192000" cy="6846864"/>
+            <a:off x="3883" y="0"/>
+            <a:ext cx="12184233" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="59417191"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3877070203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3945,52 +3890,52 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2891dec20fd37f837d1d0c5c0343c637">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37a072a0986fbab060ade19c7b72e7c4" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2047fb4b56f872f76bde2d0e0ebdbdc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaa82687ce1ec27629f9134321c68495" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
     <xsd:import namespace="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -4272,71 +4217,59 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="5bfc1006-60fa-4458-b45e-a375c481069e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5bfc1006-60fa-4458-b45e-a375c481069e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e63cdf6e-e8cf-4958-aa36-db5be9417532" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056D0C62-E499-4AC0-94C8-F223FDE8EB63}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D739A73-BE07-4F4C-9802-DCB538DF7DB3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0AA53E5-F900-4E14-B833-8D5CD3C65FD7}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742F1A35-EB01-4D26-A2A2-1AF99EC49775}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D78993AE-60E1-43D9-8BBF-B4AC4037CA3D}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8483DF10-CEA9-43C2-882C-F503476D9B43}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
@@ -4362,30 +4295,27 @@
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rupa Kotak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C53EF7666D88B742A829707A2A6D6726</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>