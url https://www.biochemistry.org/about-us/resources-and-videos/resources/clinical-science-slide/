--- v0 (2026-04-27)
+++ v1 (2026-08-09)
@@ -4,69 +4,67 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -162,123 +160,87 @@
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="668" y="36"/>
+        <p:origin x="536" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...27 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -303,89 +265,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8475EEFF-CC34-0511-088B-4180B6CABB41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD94944-0363-BAC6-B544-710F03F10740}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57D5D360-F41D-7DCF-AE71-F5F99D3A7A88}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55561F7D-4929-97D4-E3F1-F1C059CBC6B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -412,193 +374,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEE5C3B3-97D8-30D5-E90A-05049EF95E3D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BFC47B-3224-E53B-7FD5-6F67E021EF74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B145A769-2141-2BE2-5AB6-26C448E5009F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2D1F86-CF2E-B862-6004-8C492F5A833D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96F002B6-3679-FC49-B070-51C48315DFD7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCAAB3BA-F2E5-6698-D4C5-8D6BCEFE96B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3904491797"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762984910"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0CFBC1F-191D-1142-6038-EFB0318F42DE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6212F6-4CF8-0F57-4D5D-E2F10E71F2D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B010A1E5-F103-FD3E-5514-79894FFCC4ED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{405E0045-5766-12AF-9CFD-619D926954EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -612,198 +574,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC31E9C3-C494-316D-3ED1-606760F7F5FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C9CBB3-A04F-1044-C861-26A8088E7F2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24546C5A-0ACA-0020-D6E8-75E00F3A9FF9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77EDD159-9999-D089-53BA-6AF290EF7B80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C610DB38-D7E8-0855-FCB3-9153FC551E7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081A1017-61E1-E884-F88C-0E62D47A70AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3987352652"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="628481472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4F26EBD-FD5A-D587-BDC7-6BF288DEA3CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818981BB-9D72-55ED-A1F3-BFD4BE38389B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8FD6918-E59C-723C-B84E-1D366926B6D3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2DD9016-A5D8-3452-D239-DA75396436AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -822,193 +784,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ACC4864-7542-F625-A56D-484C913ED83F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F913AB4-7785-0F8A-EE12-A92D2CAD623A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0D1585-A7B1-565D-5BAE-1FCD2672F166}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA37A6C0-BBB5-DA14-F1D1-5C3F0C17A122}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B242C1-66F9-9109-71E9-2E60589627F6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{848DD46F-0F18-5E3F-96EA-410BCD8D4370}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2442590007"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339871268"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FD55921-F8C3-EA4B-788D-68BB7A56F66D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFEB72B-7A0A-DAFC-2313-A53563F1FE5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28562A76-3963-EB71-2734-B78010D8D487}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BEBD4FA-4DFD-956D-49F4-43746100C137}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -1022,202 +984,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0C6ABDC-CD34-A249-86C7-B6C1F5B4C924}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29261BC7-6337-D7B0-9E24-0FD44FA8C77D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FFD2E2-721D-492D-E15C-3547C954187E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF7D1DBB-82E4-0DA7-3CCD-FB8347CD2429}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D9241E4-CA9C-FA01-CCB6-4D17F8F267DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22641E1C-0128-A4F2-BC5A-26BB658B7E37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="597457818"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="808446958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFA9C67-CD74-A20B-87A6-45040E07AA56}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47203CB-A7A0-F8D0-9BE7-66FAD0BDBD38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74C8BDC-05CF-44E9-1A0F-D5275CFD74C3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37F4F73F-3E8D-F115-E538-7ED414CC6820}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1298,193 +1260,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DDA2C37-994D-35C8-BDDA-9BB61718500E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{147B38B2-1C80-E406-DE72-50AD8FAC7E70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A023384B-0C82-AC63-7BC8-A78851560877}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7FBA61A-4A0B-A19B-D8D2-C47C39DEA21E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E829AA-1BCC-0EB3-C5DC-DF3BCC60FE54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF98389-8434-A04B-75BE-35C42A269855}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3384013328"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1937031303"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B44C81E-A420-9A44-28E0-A43EE225AECF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E9D184-8482-70C7-AD06-67974E3A9021}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD4CBCA-738F-3095-C035-F830E80DD999}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CEAF747-2E6C-E860-06E0-8E7780418B7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1503,51 +1465,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC542EA9-A4D6-9754-2DAE-438F8935AFAD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FA8A8A3-1955-E1F0-470B-01EFD6725116}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1566,198 +1528,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2846B90-1E86-F0CE-956F-C4D6E9A3AA8B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777E68E7-BF84-6DC3-3145-5907E6ED6C9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2054C74-555A-A2C1-36CF-9C0F00D2FDD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCBC88FC-F599-9A1E-0804-03BB40BB0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F54CA8DF-8613-135F-EFB6-0F762CF31ADA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407849B8-F3CD-EF81-65ED-6E7CE16D903D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337326666"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1996881974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B2082F8-3118-5256-93B4-C092C2480B7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FD7586E-0AE0-B729-3095-5F8EAAA34050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F003393C-AF2B-E99A-5A43-4DD0A229BE9E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE210BE3-5E55-937A-44CA-72B8D939E3A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1784,51 +1746,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0A8C68A-9BA4-538A-35FF-2042704B5F88}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B2740CF-EF60-A0E2-535E-DC2437F51DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1847,51 +1809,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DD97DF9-0BF2-DC08-B308-633DDE730BBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13FF254-2288-FB29-3422-8D3FAC9E4092}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1918,51 +1880,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B3C4560-23CA-9038-7CE2-2A999524BECF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F402E23D-9959-3F03-F964-64D8E4402A5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1981,457 +1943,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FE2EBB7-7E32-DEF5-5061-B6B126C88D22}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA86CC14-D1FE-5770-B2C7-77129820BB05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96C31D11-6A12-5723-909A-791637785D95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C91653-B6F9-E1D2-3AFA-28776F228D27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5BE218-2E2F-91E4-1C67-ED4723474772}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{547DD14A-E46E-5C7C-7C46-E701AC881FE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2600207594"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1795779760"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9B1A41B-8437-3190-DFE3-6FF05BA8A190}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CCA61A-8270-7F9E-2815-24240429843C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B2506F5-4C36-D9EF-4DC0-FFF9EE44D735}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B492880-333D-E9D5-1B8B-92350B874D77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322D066C-D704-F5AC-D37C-C7D5367A7865}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{786BD67A-7FDE-ADD7-5C04-2337FABE61F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018D7D51-30F3-797B-56E2-5134767C259C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400B346A-102A-69B2-EF16-7D7373E4CE5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1781191405"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="101929032"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A14BD2A3-F2DE-FB52-21A0-BAE3A3ACA02F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B476D64F-C4DE-F86A-9C2C-B80F56A557AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF4B016D-78D9-8BE2-E969-4664EDEC9E47}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46942047-0D94-B93E-EC2B-20642CFAE7A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E77541-D138-1D90-B80B-4585533D492A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D9E2DF9-69BC-4F86-4FEB-D76EED3F905B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2436050566"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139354927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B404A9BE-02C0-2985-C27C-E1C3B804E965}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{215D1C83-58B9-733A-A04A-433EBF81ED6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DA6E743-BCAE-8C5A-F4C6-9FAE53D265CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3308E18-4D07-BEBA-45E5-5008F596608F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2478,51 +2440,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FED865-5DD7-97C7-1CF2-7AA697F44319}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FB33E20-D7CF-C58E-3C65-FC7A6EC54FC4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2549,202 +2511,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27D095EE-C2A5-B9E5-0195-887B22B726E4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777E757D-869A-6EDE-7D9E-88603F7A4536}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDAA0349-9F04-E24D-1738-ED0686720351}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7100C0C2-A2BA-1E56-AB8B-C651CA7DA3FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB0B669-48E9-F2FA-E004-C460FEFAA56B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10FFBB35-B5F9-DEF7-C37F-D49810163357}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2783196261"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1042685136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D7E6410-F62D-5B72-0B33-B80535AD1928}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{968CC098-271A-36E9-D4EF-93200BD105FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A000F7B6-732B-1DAA-F8E3-DF8EB25CFD00}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E074BCE2-3570-AF68-163B-9142430D6D3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2767,51 +2729,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB63BE30-E645-E081-C6CC-D41AC10FBB1A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38DCA7D-EF58-90B6-61BE-D5F89C8414CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2838,212 +2800,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0C5E00F-2771-ED46-CBA9-C0659D5EFDED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E13CDC8-045C-331B-E051-432EA46AF92C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45081BED-64AB-0D44-BE52-72452A6DF6D5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB6B2F84-2415-ED11-D1E7-F5AEAEFCDF86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3F5CA8B-509C-369F-FE7A-61A02DF94015}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11E9D750-BD03-60C1-581B-32E4E318AAC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1083715000"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="145234803"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B432DAC-89E8-449C-EAEA-50AD03795681}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1A840D4-13B9-657E-15C6-FAD56F63590A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CED8DCE-0B49-D302-11FD-2DFD6421D54F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B97B25-E5E1-79A0-C3D2-47BE2CF23ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3067,186 +3029,186 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E1A78F-0266-5589-B039-C1AE54996772}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6EF30F-4185-F9EE-0ED6-716D90C6158B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{58E61448-F198-4415-B554-114F9F4F810B}" type="datetimeFigureOut">
+            <a:fld id="{8903424B-07CA-4E15-90AB-4BC8E9E21A6D}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>08/07/2025</a:t>
+              <a:t>07/04/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D4D928A-4232-18AC-2B28-4E7855CD7BC2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA18216B-46EF-A802-E673-9FBCE66C5AE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92F8640-60F5-D990-289E-872E5A8E94AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E4FA5D-2FE3-AD2D-F5F2-B1AB58F540F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{14B90C78-6022-4702-92DC-6A0B81E7D4CC}" type="slidenum">
+            <a:fld id="{BCA4EA2D-247E-49D0-B822-4D52415B385D}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1977610652"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="929951198"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3504,154 +3466,154 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E30A70B-2123-D0DB-75BA-7670B35486D4}"/>
-[...7 lines deleted...]
-            <p:ph type="title"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{430D40EF-B9FE-B49C-290D-D1A325C4E74D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...10 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B4EEFC8-6D1E-F34A-D399-589A07F18C3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3430F33F-BD0C-3A4A-CD9A-ED20BDF6E4F6}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3893F00-BDD0-0796-396B-A0BF73E365F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2122" y="0"/>
-            <a:ext cx="12187755" cy="6858000"/>
+            <a:off x="3175" y="0"/>
+            <a:ext cx="12185650" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1710754136"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="156746059"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3968,52 +3930,52 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="5bfc1006-60fa-4458-b45e-a375c481069e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5bfc1006-60fa-4458-b45e-a375c481069e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="e63cdf6e-e8cf-4958-aa36-db5be9417532" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2891dec20fd37f837d1d0c5c0343c637">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37a072a0986fbab060ade19c7b72e7c4" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2047fb4b56f872f76bde2d0e0ebdbdc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaa82687ce1ec27629f9134321c68495" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
     <xsd:import namespace="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -4272,71 +4234,87 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{443C2F8D-F404-447C-952F-D91FAD78725E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF2BDC4-33B5-486E-85CF-0753C10F9C97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <ds:schemaRef ds:uri="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8990DE-C963-45C1-9038-B99BA2571904}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7EBEA1F-5216-4C27-B5CD-DCB398FC99B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74BB0B5-085C-4485-8672-5F9163848EE0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5451530-E63F-42EC-85BB-00924C7BE494}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
+    <ds:schemaRef ds:uri="5bfc1006-60fa-4458-b45e-a375c481069e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>