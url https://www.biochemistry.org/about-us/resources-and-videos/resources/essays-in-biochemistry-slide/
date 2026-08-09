--- v0 (2026-04-28)
+++ v1 (2026-08-09)
@@ -1,72 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="264" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -145,143 +143,87 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="84" y="186"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:gridSpacing cx="76200" cy="76200"/>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...60 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -306,89 +248,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0399996A-3DB0-1837-C829-063BDD31C56A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0F5CFB4-613D-823F-2518-C6EF2D86B836}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159EC1E5-530A-F165-EBBE-F8B05A3072A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0C9519D-F1A7-AFAF-640D-91BA3565F786}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -415,193 +357,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{658CCAF5-7D31-E452-9159-A67F28C21569}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3081FD15-E513-8E64-E712-A6645A207131}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F73AE39-36C8-E5EE-823C-7164EF058546}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89F4180-A8B8-F87D-75F9-CC825B2456D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D8D1A9-9294-B756-159B-82BAFB7F4AEA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F6C86DA-6F9D-D023-7778-7CCA5C1712B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1419406800"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="335754721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4F1BD7E-DEAF-E663-585F-35327A6A9176}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477E63B4-89C3-D78D-C8D2-39710A960E24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF9C4372-7AD1-97F7-0EDC-FCCE96FCED7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32577745-1F10-4105-6E2E-B06536F50EDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -615,198 +557,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D004A600-77CE-1AAB-DBF4-12BEEAED73AC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{237B8EA9-0537-1743-B55A-EEDF8D45E884}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2CEAC39-E832-2F93-5D32-01F838980023}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF202328-32CF-12B3-962E-13CC41DC55B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52FD3BA6-7327-D24F-70F9-5481E22DD7B4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86C95C9D-3C76-BA4C-B260-49207A231D2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2952402771"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1241870535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43015CA4-8598-B280-16FD-AFB70C3F3ED1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD2BB362-BE98-F236-282F-BA489AEFE737}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B50B549-5AEA-EA03-1A2F-0AE459BA4983}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544C7B91-93FC-5A85-FD25-8DE834C305BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -825,193 +767,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36E5BAF8-00CC-9DE7-750A-074DBA734072}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04E557F9-D3C6-E8A1-C3CE-940D26E5C06E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B4404DB-1201-43B9-B8E9-CC0EFA6DCB8A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A2CB7C-645B-A3A6-582E-7D9C551F39AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DEFDEE-70AB-0E57-8FF0-78BDB372367A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{660BAA43-B74C-79FB-302F-9A3D2CD61A1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2002511081"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3469129637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7CFCB3-060D-BC1D-F15E-DF0EA4077C30}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{784E1A18-9823-FA52-B81F-10915CF0AB5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BEDE8AB-DE82-1873-A20E-7E319AE6900E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0821753A-1DEE-C88C-C99B-73E5157369E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -1025,202 +967,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B8ADC1-6A2D-427B-6B08-E10882705144}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC766A8-ADEB-6107-0D63-F18437333AD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C1DC233-D1C2-A93B-2E43-3E74CA3CD9A6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AC90129-EDDF-5DC6-8BAB-6775B231C9F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87A5EF08-888E-4BA4-A778-2BCA442F17D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4690E376-719D-5798-3ED8-78115D7F2DED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="637582396"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2763972283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DD97928-57A7-F8A0-9A00-267B25B83683}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C605D5-EDA4-C303-95FB-C9B0AFB1B7D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B78D102-EBCC-A2EF-2FC2-EF34B57085F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68C8C864-79EB-6A12-31C2-15175DD04D67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1301,193 +1243,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B42E400-67FD-797B-6572-99E1EBA6855F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4112BF3-474C-16C7-206D-E7FFEE6F522B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA770A4D-095D-AC8C-71B6-00CA7346468C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02CC6C1C-4B59-33C9-72F0-1C10F66FAD3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A33101D-86B9-4A27-2D46-8C17390C6ED0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8491FEE0-79E4-D88F-5710-FEE7C83F3301}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2066352939"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3882813310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C491342-DAE8-0E6A-F403-4A6CCB85F799}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC4C3775-57C2-DAF5-EB56-E2F450BC7C4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{049A018C-8612-9115-7B3B-6E9A9BFA9B50}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04368F43-E9AF-D0F9-FD4D-0ABD9FBD16C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1506,51 +1448,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF59CFC-6822-8C16-0C8B-2A2CC8A42F5F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24053AAD-D717-E1B4-46E9-CB4887FA9489}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1569,198 +1511,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{217E7048-0897-6763-5949-5892AB19BCA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40EE7036-F414-9CD8-F305-7B7EE339BCEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{722FE8E4-DB66-556F-D1E7-0F9D58E8DB1B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDFACE4A-1458-1E16-CCD1-85AFAD3662C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FC3A15A-48A4-F690-F4F3-B3F1C1CF2D72}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C401A95E-CA07-4EA5-F017-2FE80A16384D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2338206512"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3560855266"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5901ED5B-59C1-75D2-4D4E-0B22E9D93DEE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B052A6C0-FF04-E232-6FAC-8EB8FDC594E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BED8805-43F7-6E4F-6E18-CC9BCE461EFE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{706005A3-2ED7-F206-949C-BA6A7FBE2C34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1787,51 +1729,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74851D95-1EFF-C953-0039-2BB9FEB86A85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D96E3983-093B-56E5-3E34-1F5CAFF7A68E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1850,51 +1792,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4F795F4-680C-73AA-ACE5-BA36219E2574}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{046D9030-76F3-47F9-552D-11E6F14196A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1921,51 +1863,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C57D58F2-F6F9-584A-D507-09BBF335689E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32C12EC9-517F-AF9C-057F-889328386C6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1984,457 +1926,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062E0A38-44F6-B9D7-6A57-1A38BEA4A790}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A6A23F-422D-CE4C-8DAD-545EDB00235E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36EE7A10-C7CD-3D91-97CE-9F3CEEED22AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F6B41B-CD9D-149C-8421-D23083F205BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6828A4F4-00DB-F7B9-F0B2-651FFF2763F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F371502D-76D4-1DD8-1A54-D18C647B7A28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2258724085"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="590716477"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8304D15-F6B0-1AE1-A0AB-FCC9F97D3FAD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25ED9976-84A3-6984-CFAA-55390264DA83}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912CE5F6-C278-DAC7-BDBD-89180E825445}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEC3440A-4048-4042-9580-228BA92F2DE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8549FEEF-677D-3DAC-2B49-45727AE63B41}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED8C5724-F5A2-A305-167C-3A561082D875}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4E9ADFD-FA09-17E4-FA38-2BFAEAB893CB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8902D70C-C4DA-D584-39E3-37DEE2908B54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1068681412"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72236239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C39F5E-8BE0-12FA-184E-679F59EC3F0B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8174F36E-FA02-86EC-E77A-59CDD344FE1E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35980AD2-4BAE-BF7F-5A41-C0C5D613ECD0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9CED418-593A-DA86-EE6F-DF520FC02633}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F793FD-DD15-06EE-5811-2554B07DE2E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B40EA7D-E77E-F670-A2D2-17E60E8C8B55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3765361820"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2369867192"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C128CFC9-6529-E77F-1616-65569FEBCF67}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFC42289-6657-636D-EDC6-4475AE823F22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34010953-15A2-68C1-B73A-8F6525972F6B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E71B972-B932-498F-CC76-D5A0F993D7BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2481,51 +2423,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6005FD8-9A46-7423-B348-B12D838FEC91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5C34C6-3072-DD02-9A7D-4CD6F6E381C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2552,202 +2494,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B96DBBD7-07FE-BC11-0C72-C2C5B930B5E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3F12DBA-6290-8514-8438-0761D694E79C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC953F2-2665-CA15-FCC3-D32E740930E2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66EFEEDE-9D2F-9004-BD34-5FD83337383E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E5EC85B-0F58-D32B-4E53-4DD762B36FD0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27B916B9-555D-52A0-EE76-1A4EA37988E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14268323"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="894758593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6B82AEB-391D-4F94-5D1D-4E249392D995}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F09AB3F-AC21-C029-3DCC-65AE91E81025}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40E80F8D-2150-A393-0804-9EBF9D7583A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAC2B018-D2F1-0366-159A-E0F3128FC23A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2770,51 +2712,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17D13E3-8216-9B70-6532-534DC03257FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3CC87C4-A64A-CEFB-AC61-9DB71D8C6ACB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2841,212 +2783,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC95DCE5-1DD1-5988-11CF-8F0CD6F23CC1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC83EE9F-9BD6-09B8-F11B-1AA6C297A9C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F15E91BD-6D26-8BB8-994E-19BD188791AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E91F5126-1E84-B0EB-8388-6C83D63D6AD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6BA38C1-5797-3787-119E-71AF73132000}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05019486-0E1F-AAF9-FCF1-89D08461A975}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217089022"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1259791846"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1CB596F-F508-857C-D709-B7AAA8B74F07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD491F34-E536-2854-F3B9-17F85CF755B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35F2932D-78A1-FB5E-A481-46A468373011}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCE33F03-919C-39B9-8E87-9F2069DC92FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3070,186 +3012,186 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327F95C4-712A-7DFE-FC38-42D129958015}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A67F2BF-D52C-0073-5B8F-C96B3F648839}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{82408C16-6EC7-446E-B7F5-ACC89FEC0199}" type="datetimeFigureOut">
+            <a:fld id="{26408AD5-74B7-4D41-ABFF-D40CAA1500A7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>20/08/2025</a:t>
+              <a:t>25/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6D6C9D5-AA21-0129-774D-17B9E0D44BB8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF307E91-DE6E-B009-5405-74C63CF2B29C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DDA871-7245-FD93-8D83-06224B52BEB2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2628686-2050-F192-3AF4-84DBB9D63437}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{16DBBF33-725E-4202-AF26-75B9B587E1F2}" type="slidenum">
+            <a:fld id="{FEEEF06D-A084-4C1C-BEA0-042F6B5BD84B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3798591479"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2828155237"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3507,131 +3449,154 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E70DBDD-5876-AE99-BB35-3C5152BD4168}"/>
-[...7 lines deleted...]
-            <p:ph type="title"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35C03E4-9A77-B537-48BA-F3BC38D58CBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D486325-C9E7-2D2A-E3BF-A493216E67F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD4AB146-1F3E-57FF-DD7F-287515FD46B5}"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9318E87E-CFFF-CB3D-4218-F84FC14FA303}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4969" y="1119"/>
-            <a:ext cx="12192792" cy="6851985"/>
+            <a:off x="0" y="1390"/>
+            <a:ext cx="12192000" cy="6855220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="100504635"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2779407643"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3925,75 +3890,52 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37a072a0986fbab060ade19c7b72e7c4" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C53EF7666D88B742A829707A2A6D6726" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2047fb4b56f872f76bde2d0e0ebdbdc0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e63cdf6e-e8cf-4958-aa36-db5be9417532" xmlns:ns3="5bfc1006-60fa-4458-b45e-a375c481069e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aaa82687ce1ec27629f9134321c68495" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e63cdf6e-e8cf-4958-aa36-db5be9417532"/>
     <xsd:import namespace="5bfc1006-60fa-4458-b45e-a375c481069e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -4251,123 +4193,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="5bfc1006-60fa-4458-b45e-a375c481069e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5bfc1006-60fa-4458-b45e-a375c481069e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e63cdf6e-e8cf-4958-aa36-db5be9417532" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{186A5256-61D9-4208-8B47-9C47F07AE1E1}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA503E0B-17D7-40E3-8DF7-3212FF038F11}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31990470-CCB7-45DF-92C5-2BCAB493B9B5}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0503B031-BF95-48C3-8C3E-AE81C501244D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28B4E0A9-C61D-41C2-A0CD-0E269D999572}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85A21AE-54C7-41DE-90C2-F87D574D74A8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rupa Kotak</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C53EF7666D88B742A829707A2A6D6726</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>